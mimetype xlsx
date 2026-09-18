--- v0 (2025-12-15)
+++ v1 (2026-09-18)
@@ -6,254 +6,179 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Spielplan" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="43">
   <si>
     <t>09:30</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">              Kerstin Roth &amp; Rudi Hecher</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">      Raphael Janics &amp; Johanna Linditsch</t>
+    <t xml:space="preserve">               Heidi Neger &amp; Rudi Hecher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">              Kerstin Roth &amp; Hans Werner</t>
   </si>
   <si>
     <t>gegen</t>
   </si>
   <si>
-    <t>Astrid Mauerhofer &amp; Hans Werner</t>
-[...2 lines deleted...]
-    <t>Karin Hecher &amp; Franz Aplinz</t>
+    <t>Raphael Janics &amp; Gerlinde Kniedl</t>
+  </si>
+  <si>
+    <t>Daniel Neubauer &amp; Edith Neubauer</t>
   </si>
   <si>
     <t>[     ] : [     ]</t>
   </si>
   <si>
-    <t>09:55</t>
-[...86 lines deleted...]
-    <t>Erna Weissenböck &amp; Roland Rumpf</t>
+    <t>10:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           Karin Hecher &amp; Wolfgang Alter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Wolfgang Reichart &amp; Gerlinde Kniedl</t>
+  </si>
+  <si>
+    <t>Roland Rumpf &amp; Erna Weissenboeck</t>
+  </si>
+  <si>
+    <t>Anita Haas &amp; Walter Kampl</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">             Ewald Painsy &amp; Kerstin Roth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            Raphael Janics &amp; Rudi Hecher</t>
+  </si>
+  <si>
+    <t>Toni Weissenboeck &amp; Edith Neubauer</t>
+  </si>
+  <si>
+    <t>Daniel Neubauer &amp; Hans Werner</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Roland Rumpf &amp; Gerlinde Kniedl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Erna Weissenboeck &amp; Wolfgang Reichart</t>
+  </si>
+  <si>
+    <t>Karin Hecher &amp; Walter Kampl</t>
+  </si>
+  <si>
+    <t>Wolfgang Alter &amp; Anita Haas</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Toni Weissenboeck &amp; Erna Weissenboeck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">              Rudi Hecher &amp; Kerstin Roth</t>
+  </si>
+  <si>
+    <t>Ewald Painsy &amp; Karin Hecher</t>
+  </si>
+  <si>
+    <t>Daniel Neubauer &amp; Gerlinde Kniedl</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
   <si>
-    <t>Claudia Mikula-Pratschke &amp; Adrian Mausser</t>
-[...83 lines deleted...]
-    <t>Rudi Hecher &amp; Andrea Reichart</t>
+    <t xml:space="preserve">         Raphael Janics &amp; Edith Neubauer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Roland Rumpf &amp; Erna Weissenboeck</t>
+  </si>
+  <si>
+    <t>Hans Werner &amp; Anita Haas</t>
+  </si>
+  <si>
+    <t>Walter Kampl &amp; Kerstin Roth</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           Wolfgang Alter &amp; Kerstin Roth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Ewald Painsy &amp; Toni Weissenboeck</t>
+  </si>
+  <si>
+    <t>Wolfgang Reichart &amp; Edith Neubauer</t>
+  </si>
+  <si>
+    <t>Rudi Hecher &amp; Daniel Neubauer</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">              Karin Hecher &amp; Hans Werner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Raphael Janics &amp; Erna Weissenboeck</t>
+  </si>
+  <si>
+    <t>Roland Rumpf &amp; Edith Neubauer</t>
+  </si>
+  <si>
+    <t>Walter Kampl &amp; Anita Haas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="20.0"/>
       <b val="true"/>
     </font>
@@ -307,137 +232,62 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick"/>
       <diagonal/>
     </border>
     <border>
       <left style="thick"/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyBorder="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyBorder="true" applyAlignment="true" applyFont="true">
-      <alignment horizontal="center" vertical="center"/>
-[...73 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
@@ -525,58 +375,58 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E65"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="3" max="3" width="49.0" customWidth="true"/>
-    <col min="5" max="5" width="49.0" customWidth="true"/>
+    <col min="3" max="3" width="44.0" customWidth="true"/>
+    <col min="5" max="5" width="44.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="25.0" customHeight="true">
       <c r="A1" t="s" s="6">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="6">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="6">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="6">
         <v>1</v>
       </c>
       <c r="E1" t="s" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="2" ht="20.0" customHeight="true">
       <c r="A2" t="s" s="8">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="5">
         <v>1</v>
@@ -1215,489 +1065,57 @@
       </c>
       <c r="D39" t="s" s="42">
         <v>1</v>
       </c>
       <c r="E39" t="s" s="42">
         <v>7</v>
       </c>
     </row>
     <row r="40" ht="10.0" customHeight="true">
       <c r="A40" t="s" s="40">
         <v>1</v>
       </c>
       <c r="B40" t="s" s="40">
         <v>1</v>
       </c>
       <c r="C40" t="s" s="40">
         <v>1</v>
       </c>
       <c r="D40" t="s" s="40">
         <v>1</v>
       </c>
       <c r="E40" t="s" s="40">
         <v>1</v>
       </c>
     </row>
-    <row r="41" ht="25.0" customHeight="true">
-[...423 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="8">
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A11:A14"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="A26:A29"/>
     <mergeCell ref="A31:A34"/>
     <mergeCell ref="A36:A39"/>
-    <mergeCell ref="A41:A44"/>
-[...3 lines deleted...]
-    <mergeCell ref="A61:A64"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
-  <rowBreaks count="4" manualBreakCount="4">
+  <rowBreaks count="2" manualBreakCount="2">
     <brk id="15" man="true" max="16383"/>
     <brk id="30" man="true" max="16383"/>
-    <brk id="45" man="true" max="16383"/>
-    <brk id="60" man="true" max="16383"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>